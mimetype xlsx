--- v0 (2026-05-08)
+++ v1 (2026-07-27)
@@ -243,51 +243,51 @@
           <t>Link</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="2">
       <c r="A2" s="5" t="inlineStr">
         <is>
           <t>Hedvig Függőágy - HOMEINFO</t>
         </is>
       </c>
       <c r="B2" s="6" t="n">
         <v>1</v>
       </c>
       <c r="C2" s="5" t="inlineStr">
         <is>
           <t>db</t>
         </is>
       </c>
       <c r="D2" s="7" t="n">
         <v>16246</v>
       </c>
       <c r="E2" s="7" t="s">
         <f>B2*D2</f>
       </c>
       <c r="F2" s="8" t="s">
-        <f>HYPERLINK("https://peempee.com/out.php?url=https://www.shop.homeinfo.hu/termek/null/1078355-hedvig-fuggoagy","Tovább a boltba (homeinfo.hu)")</f>
+        <f>HYPERLINK("https://peempee.com/out.php?url=https://www.shop.homeinfo.hu/termek/kerti-hintak/1078358-hedvig-fuggoagy","Tovább a boltba (homeinfo.hu)")</f>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="5" t="inlineStr">
         <is>
           <t>Iris Concrete szabadon álló kandalló - HOMEINFO</t>
         </is>
       </c>
       <c r="B3" s="6" t="n">
         <v>1</v>
       </c>
       <c r="C3" s="5" t="inlineStr">
         <is>
           <t>db</t>
         </is>
       </c>
       <c r="D3" s="7" t="n">
         <v>202606</v>
       </c>
       <c r="E3" s="7" t="s">
         <f>B3*D3</f>
       </c>
       <c r="F3" s="8" t="s">
         <f>HYPERLINK("https://peempee.com/out.php?url=https://www.shop.homeinfo.hu/termek/kandallok-es-kalyhak/1027654-iris-concrete-asztali-mecses-szabadon-allo-kandallo","Tovább a boltba (homeinfo.hu)")</f>
       </c>